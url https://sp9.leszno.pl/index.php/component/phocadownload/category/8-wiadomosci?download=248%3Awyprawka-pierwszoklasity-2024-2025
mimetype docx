--- v0 (2025-10-15)
+++ v1 (2026-10-09)
@@ -29,54 +29,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wyprawka pier</w:t>
       </w:r>
       <w:r w:rsidR="007A4210">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>wszoklasisty na rok szkolny 2025/2026</w:t>
+        <w:t>wszok</w:t>
+      </w:r>
+      <w:r w:rsidR="003848D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>lasisty na rok szkolny 2026</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="003848D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/2027</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="000E6FAE" w:rsidRDefault="000E6FAE" w:rsidP="00F73501">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73501">
@@ -97,69 +117,58 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">2x zeszyt do edukacji matematycznej (kratka) – 32 kartkowy </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F73501">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> formacie zeszytów (A4 lub A5) </w:t>
+        <w:t xml:space="preserve">o formacie zeszytów (A4 lub A5) </w:t>
       </w:r>
       <w:r w:rsidR="000E6FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">zdecydują </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73501">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">wychowawcy </w:t>
       </w:r>
       <w:r w:rsidR="000E6FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
@@ -176,429 +185,345 @@
         <w:t xml:space="preserve">w dniu rozpoczęcia roku szkolnego </w:t>
       </w:r>
       <w:r w:rsidRPr="00F73501">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>– wszystkie zeszyty podpisane na przodzie w owijkach</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="0049619B" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>piórnik</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> z wyposaż</w:t>
+        <w:t>piórnik z wyposaż</w:t>
       </w:r>
       <w:r w:rsidR="0049619B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>eniem (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2x ołówek, linijka, gumka do mazania, nożyczki, temperówka z zasobnikiem, klej w sztyfcie Magic)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0049619B" w:rsidRPr="00F73501" w:rsidRDefault="0049619B" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>kredki</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">kredki </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Bambino</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> ołówkowe grube (okrągłe lub trójkątne)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>plastelina</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>pastele</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>farby</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> plakatowe, </w:t>
+        <w:t xml:space="preserve">farby plakatowe, </w:t>
       </w:r>
       <w:r w:rsidR="000E6FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">pojemnik na wodę, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>pędzle: cienki i grubszy</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>zeszyt</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> papierów kolorowych</w:t>
+        <w:t>zeszyt papierów kolorowych</w:t>
       </w:r>
       <w:r w:rsidR="000E6FAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> A4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="00F73501" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>blok</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> techniczny biały i kolorowy A4 i A3</w:t>
+        <w:t>blok techniczny biały i kolorowy A4 i A3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F73501" w:rsidRPr="0049619B" w:rsidRDefault="00F73501" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>blok</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> rysunkowy kolorowy A4 i A3</w:t>
+        <w:t>blok rysunkowy kolorowy A4 i A3</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0049619B" w:rsidRPr="000E6FAE" w:rsidRDefault="0049619B" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>ryza</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> papieru białego ksero A4</w:t>
+        <w:t>ryza papieru białego ksero A4</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6FAE" w:rsidRPr="000E6FAE" w:rsidRDefault="000E6FAE" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>2x teczka z gumką</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6FAE" w:rsidRPr="000E6FAE" w:rsidRDefault="000E6FAE" w:rsidP="00F73501">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>strój</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> na wychowanie fizyczne – spodenki/leggin</w:t>
+        <w:t>strój na wychowanie fizyczne – spodenki/leggin</w:t>
       </w:r>
       <w:r w:rsidR="0049619B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>sy nie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>krępujące ruchów, biała koszulka, obuwie na gumowej białej podeszwie (niebrudzącej) – wszystko w worku podpisanym lub oznaczonym</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000E6FAE" w:rsidRPr="00F73501" w:rsidRDefault="000E6FAE" w:rsidP="0049619B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -997,64 +922,65 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F73501"/>
     <w:rsid w:val="000E6FAE"/>
+    <w:rsid w:val="003848D7"/>
     <w:rsid w:val="0049619B"/>
     <w:rsid w:val="005C16B3"/>
     <w:rsid w:val="007A4210"/>
     <w:rsid w:val="00A443FE"/>
     <w:rsid w:val="00F73501"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -1754,51 +1680,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>136</Words>
   <Characters>816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>